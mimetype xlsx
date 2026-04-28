--- v2 (2026-03-09)
+++ v3 (2026-04-28)
@@ -10230,51 +10230,51 @@
     <mergeCell ref="A262:E262"/>
     <mergeCell ref="A268:E268"/>
     <mergeCell ref="A279:E279"/>
     <mergeCell ref="A287:E287"/>
     <mergeCell ref="A308:E308"/>
     <mergeCell ref="A328:E328"/>
     <mergeCell ref="A336:E336"/>
     <mergeCell ref="A344:E344"/>
     <mergeCell ref="A398:E398"/>
     <mergeCell ref="A409:E409"/>
     <mergeCell ref="A444:E444"/>
     <mergeCell ref="A465:E465"/>
     <mergeCell ref="A472:E472"/>
     <mergeCell ref="A493:E493"/>
     <mergeCell ref="A499:E499"/>
     <mergeCell ref="A513:E513"/>
     <mergeCell ref="A520:E520"/>
     <mergeCell ref="A527:E527"/>
     <mergeCell ref="A534:E534"/>
     <mergeCell ref="A540:E540"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-    <oddHeader>&amp;L&amp;G&amp;Cтел./факс: +7 (831) 435-45-50, 439-38-90&amp;R09.03.2026</oddHeader>
+    <oddHeader>&amp;L&amp;G&amp;Cтел./факс: +7 (831) 435-45-50, 439-38-90&amp;R28.04.2026</oddHeader>
     <oddFooter>rommel.ru</oddFooter>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <legacyDrawingHF r:id="rId_headerfooter_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>